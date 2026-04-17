--- v3 (2026-03-03)
+++ v4 (2026-04-17)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,027</t>
+    <t>9,3559</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,298</t>
+    <t>5,491</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,596</t>
+    <t>10,982</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,3877</t>
+    <t>13,8754</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,2262</t>
+    <t>12,6716</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>9,9847</t>
+    <t>10,3485</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,7463</t>
+    <t>5,9556</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,3204</t>
+    <t>17,9514</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,5018</t>
+    <t>5,7022</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,7998</t>
+    <t>11,1932</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,2639</t>
+    <t>14,7835</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,3546</t>
+    <t>8,6589</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,2603</t>
+    <t>3,3791</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,4926</t>
+    <t>11,9113</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,8375</t>
+    <t>13,3052</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,8186</t>
+    <t>12,2492</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,079</t>
+    <t>15,6283</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,2807</t>
+    <t>3,4002</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,381</t>
+    <t>4,5407</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>120,2241</t>
+    <t>124,604</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>7,947</t>
+    <t>8,2365</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,6414</t>
+    <t>7,9197</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>8,7397</t>
+    <t>9,0581</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>6,9282</t>
+    <t>7,1806</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>4,8905</t>
+    <t>5,0686</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,3169</t>
+    <t>6,547</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>18,5838</t>
+    <t>19,2608</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,6679</t>
+    <t>3,8015</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,3357</t>
+    <t>7,603</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>12,5726</t>
+    <t>13,0306</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,1161</t>
+    <t>4,2661</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,5395</t>
+    <t>7,8141</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>17,9317</t>
+    <t>18,585</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>8,7621</t>
+    <t>9,0813</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,3923</t>
+    <t>10,7709</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,4722</t>
+    <t>11,8902</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,2119</t>
+    <t>8,5111</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,5772</t>
+    <t>9,9261</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,1355</t>
+    <t>18,7962</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,2073</t>
+    <t>11,6156</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,1696</t>
+    <t>9,5037</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,245</t>
+    <t>13,7276</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,1431</t>
+    <t>13,622</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,4452</t>
+    <t>2,5343</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,1274</t>
+    <t>10,4963</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,3016</t>
+    <t>16,8955</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,1544</t>
+    <t>19,8522</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,1508</t>
+    <t>8,4477</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,1182</t>
+    <t>16,7054</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>11,6149</t>
+    <t>12,038</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,5206</t>
+    <t>6,7582</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,3734</t>
+    <t>9,7149</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>7,7433</t>
+    <t>8,0253</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>14,6714</t>
+    <t>15,2059</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,4768</t>
+    <t>8,7856</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,8421</t>
+    <t>10,2006</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,3123</t>
+    <t>9,6515</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,43</t>
+    <t>12,8828</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,2231</t>
+    <t>14,7413</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,2792</t>
+    <t>4,4351</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,7809</t>
+    <t>10,1373</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,1319</t>
+    <t>7,3918</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,7056</t>
+    <t>5,9134</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,0036</t>
+    <t>11,4044</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>24,4524</t>
+    <t>25,3432</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,3989</t>
+    <t>20,1056</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>4,9312</t>
+    <t>5,1109</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>23,7799</t>
+    <t>24,6463</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,4641</t>
+    <t>3,5903</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,4488</t>
+    <t>13,9388</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,6821</t>
+    <t>7,962</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,3393</t>
+    <t>19,0074</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,0601</t>
+    <t>14,5723</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,0942</t>
+    <t>5,2798</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,7244</t>
+    <t>6,9694</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>14,7733</t>
+    <t>15,3115</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,8716</t>
+    <t>4,0127</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,0224</t>
+    <t>12,4604</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>26,2863</t>
+    <t>27,2439</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>6,8467</t>
+    <t>7,0961</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,4111</t>
+    <t>11,8268</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,3968</t>
+    <t>7,6663</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,3077</t>
+    <t>12,7561</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>16,4035</t>
+    <t>17,0011</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,4677</t>
+    <t>14,9947</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>13,9379</t>
+    <t>14,4456</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,1228</t>
+    <t>13,6008</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>13,6526</t>
+    <t>14,1499</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,6867</t>
+    <t>4,8574</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6302</t>
+    <t>1,6895</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>20,377</t>
+    <t>21,1193</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,214</t>
+    <t>20,9504</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,7371</t>
+    <t>12,1647</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>