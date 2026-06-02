--- v4 (2026-04-17)
+++ v5 (2026-06-02)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3559</t>
+    <t>9,4709</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,491</t>
+    <t>5,5585</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,982</t>
+    <t>11,117</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,8754</t>
+    <t>14,046</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,6716</t>
+    <t>12,8274</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,3485</t>
+    <t>10,4757</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,9556</t>
+    <t>6,0289</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,9514</t>
+    <t>18,1721</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7022</t>
+    <t>5,7723</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,1932</t>
+    <t>11,3308</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,7835</t>
+    <t>14,9653</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,6589</t>
+    <t>8,7654</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,3791</t>
+    <t>3,4206</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,9113</t>
+    <t>12,0577</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3052</t>
+    <t>13,4687</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2492</t>
+    <t>12,3998</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,6283</t>
+    <t>15,8204</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4002</t>
+    <t>3,442</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5407</t>
+    <t>4,5965</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>124,604</t>
+    <t>126,1358</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,2365</t>
+    <t>8,3378</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,9197</t>
+    <t>8,0171</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,0581</t>
+    <t>9,1694</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,1806</t>
+    <t>7,2688</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,0686</t>
+    <t>5,1309</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,547</t>
+    <t>6,6275</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,2608</t>
+    <t>19,4976</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8015</t>
+    <t>3,8482</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,603</t>
+    <t>7,6964</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,0306</t>
+    <t>13,1908</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,2661</t>
+    <t>4,3185</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8141</t>
+    <t>7,9102</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,585</t>
+    <t>18,8135</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,0813</t>
+    <t>9,1929</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,7709</t>
+    <t>10,9033</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,8902</t>
+    <t>12,0363</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,5111</t>
+    <t>8,6157</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,9261</t>
+    <t>10,0481</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,7962</t>
+    <t>19,0273</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,6156</t>
+    <t>11,7584</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5037</t>
+    <t>9,6205</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7276</t>
+    <t>13,8963</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,622</t>
+    <t>13,7894</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5343</t>
+    <t>2,5655</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,4963</t>
+    <t>10,6253</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,8955</t>
+    <t>17,1032</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,8522</t>
+    <t>20,0962</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,4477</t>
+    <t>8,5516</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,7054</t>
+    <t>16,9107</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,038</t>
+    <t>12,186</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,7582</t>
+    <t>6,8413</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7149</t>
+    <t>9,8343</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0253</t>
+    <t>8,124</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,2059</t>
+    <t>15,3928</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,7856</t>
+    <t>8,8936</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2006</t>
+    <t>10,326</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,6515</t>
+    <t>9,7702</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,8828</t>
+    <t>13,0412</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,7413</t>
+    <t>14,9225</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4351</t>
+    <t>4,4896</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1373</t>
+    <t>10,2619</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,3918</t>
+    <t>7,4826</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9134</t>
+    <t>5,9861</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4044</t>
+    <t>11,5446</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,3432</t>
+    <t>25,6547</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,1056</t>
+    <t>20,3528</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1109</t>
+    <t>5,1737</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,6463</t>
+    <t>24,9492</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,5903</t>
+    <t>3,6344</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,9388</t>
+    <t>14,1101</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,962</t>
+    <t>8,0599</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,0074</t>
+    <t>19,241</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,5723</t>
+    <t>14,7515</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,2798</t>
+    <t>5,3447</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9694</t>
+    <t>7,0551</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,3115</t>
+    <t>15,4997</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0127</t>
+    <t>4,062</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,4604</t>
+    <t>12,6136</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,2439</t>
+    <t>27,5788</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,0961</t>
+    <t>7,1833</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8268</t>
+    <t>11,9722</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,6663</t>
+    <t>7,7606</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7561</t>
+    <t>12,9129</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,0011</t>
+    <t>17,21</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,9947</t>
+    <t>15,179</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,4456</t>
+    <t>14,6232</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,6008</t>
+    <t>13,768</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,1499</t>
+    <t>14,3239</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8574</t>
+    <t>4,9172</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6895</t>
+    <t>1,7103</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,1193</t>
+    <t>21,3789</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,9504</t>
+    <t>21,2079</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,1647</t>
+    <t>12,3143</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>