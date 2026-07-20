--- v5 (2026-06-02)
+++ v6 (2026-07-20)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4709</t>
+    <t>9,5577</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5585</t>
+    <t>5,6095</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,117</t>
+    <t>11,219</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,046</t>
+    <t>14,1748</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,8274</t>
+    <t>12,945</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,4757</t>
+    <t>10,5717</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0289</t>
+    <t>6,0841</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,1721</t>
+    <t>18,3387</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7723</t>
+    <t>5,8252</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,3308</t>
+    <t>11,4347</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,9653</t>
+    <t>15,1025</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,7654</t>
+    <t>8,8457</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4206</t>
+    <t>3,452</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0577</t>
+    <t>12,1683</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,4687</t>
+    <t>13,5922</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,3998</t>
+    <t>12,5135</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,8204</t>
+    <t>15,9655</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,442</t>
+    <t>3,4736</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5965</t>
+    <t>4,6386</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>126,1358</t>
+    <t>127,2923</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,3378</t>
+    <t>8,4142</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0171</t>
+    <t>8,0906</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1694</t>
+    <t>9,2535</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2688</t>
+    <t>7,3355</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1309</t>
+    <t>5,178</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,6275</t>
+    <t>6,6882</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,4976</t>
+    <t>19,6764</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8482</t>
+    <t>3,8835</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,6964</t>
+    <t>7,767</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,1908</t>
+    <t>13,3118</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3185</t>
+    <t>4,3581</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9102</t>
+    <t>7,9827</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,8135</t>
+    <t>18,986</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,1929</t>
+    <t>9,2772</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,9033</t>
+    <t>11,0032</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,0363</t>
+    <t>12,1467</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,6157</t>
+    <t>8,6947</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,0481</t>
+    <t>10,1402</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,0273</t>
+    <t>19,2017</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,7584</t>
+    <t>11,8662</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,6205</t>
+    <t>9,7087</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,8963</t>
+    <t>14,0237</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,7894</t>
+    <t>13,9159</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5655</t>
+    <t>2,589</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,6253</t>
+    <t>10,7228</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,1032</t>
+    <t>17,26</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,0962</t>
+    <t>20,2805</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,5516</t>
+    <t>8,63</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,9107</t>
+    <t>17,0658</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,186</t>
+    <t>12,2977</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,8413</t>
+    <t>6,904</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,8343</t>
+    <t>9,9245</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,124</t>
+    <t>8,1985</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,3928</t>
+    <t>15,534</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,8936</t>
+    <t>8,9752</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,326</t>
+    <t>10,4207</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,7702</t>
+    <t>9,8598</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,0412</t>
+    <t>13,1607</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,9225</t>
+    <t>15,0593</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4896</t>
+    <t>4,5307</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2619</t>
+    <t>10,356</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4826</t>
+    <t>7,5512</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9861</t>
+    <t>6,041</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,5446</t>
+    <t>11,6505</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,6547</t>
+    <t>25,89</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,3528</t>
+    <t>20,5394</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1737</t>
+    <t>5,2211</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,9492</t>
+    <t>25,178</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6344</t>
+    <t>3,6677</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,1101</t>
+    <t>14,2395</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0599</t>
+    <t>8,1338</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,241</t>
+    <t>19,4175</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,7515</t>
+    <t>14,8867</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3447</t>
+    <t>5,3937</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0551</t>
+    <t>7,1197</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,4997</t>
+    <t>15,6419</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,062</t>
+    <t>4,0992</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,6136</t>
+    <t>12,7292</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,5788</t>
+    <t>27,8317</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1833</t>
+    <t>7,2492</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,9722</t>
+    <t>12,082</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7606</t>
+    <t>7,8317</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,9129</t>
+    <t>13,0313</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,21</t>
+    <t>17,3679</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,179</t>
+    <t>15,3182</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,6232</t>
+    <t>14,7573</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,768</t>
+    <t>13,8943</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,3239</t>
+    <t>14,4552</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9172</t>
+    <t>4,9622</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7103</t>
+    <t>1,726</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,3789</t>
+    <t>21,575</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,2079</t>
+    <t>21,4024</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,3143</t>
+    <t>12,4272</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>