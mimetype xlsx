--- v6 (2026-07-20)
+++ v7 (2026-09-04)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,5577</t>
+    <t>9,9272</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,6095</t>
+    <t>5,8263</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,219</t>
+    <t>11,6527</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,1748</t>
+    <t>14,7227</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,945</t>
+    <t>13,4454</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,5717</t>
+    <t>10,9804</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0841</t>
+    <t>6,3193</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,3387</t>
+    <t>19,0476</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,8252</t>
+    <t>6,0504</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,4347</t>
+    <t>11,8768</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>15,1025</t>
+    <t>15,6863</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,8457</t>
+    <t>9,1877</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,452</t>
+    <t>3,5854</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,1683</t>
+    <t>12,6387</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,5922</t>
+    <t>14,1176</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,5135</t>
+    <t>12,9972</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,9655</t>
+    <t>16,5826</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4736</t>
+    <t>3,6078</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6386</t>
+    <t>4,8179</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>127,2923</t>
+    <t>132,2129</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,4142</t>
+    <t>8,7395</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0906</t>
+    <t>8,4034</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,2535</t>
+    <t>9,6112</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,3355</t>
+    <t>7,619</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,178</t>
+    <t>5,3782</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,6882</t>
+    <t>6,9468</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,6764</t>
+    <t>20,437</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8835</t>
+    <t>4,0336</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,767</t>
+    <t>8,0672</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,3118</t>
+    <t>13,8263</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3581</t>
+    <t>4,5266</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9827</t>
+    <t>8,2913</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,986</t>
+    <t>19,7199</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,2772</t>
+    <t>9,6359</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>11,0032</t>
+    <t>11,4286</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,1467</t>
+    <t>12,6162</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,6947</t>
+    <t>9,0308</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,1402</t>
+    <t>10,5322</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,2017</t>
+    <t>19,944</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,8662</t>
+    <t>12,3249</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,7087</t>
+    <t>10,084</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>14,0237</t>
+    <t>14,5658</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,9159</t>
+    <t>14,4538</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,589</t>
+    <t>2,6891</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,7228</t>
+    <t>11,1373</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,26</t>
+    <t>17,9272</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,2805</t>
+    <t>21,0644</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,63</t>
+    <t>8,9636</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>17,0658</t>
+    <t>17,7255</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,2977</t>
+    <t>12,7731</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,904</t>
+    <t>7,1709</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,9245</t>
+    <t>10,3081</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,1985</t>
+    <t>8,5154</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,534</t>
+    <t>16,1345</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,9752</t>
+    <t>9,3221</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,4207</t>
+    <t>10,8235</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,8598</t>
+    <t>10,2409</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,1607</t>
+    <t>13,6695</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,0593</t>
+    <t>15,6415</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,5307</t>
+    <t>4,7059</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,356</t>
+    <t>10,7563</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,5512</t>
+    <t>7,8431</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>6,041</t>
+    <t>6,2745</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,6505</t>
+    <t>12,1008</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,89</t>
+    <t>26,8908</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,5394</t>
+    <t>21,3333</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,2211</t>
+    <t>5,423</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>25,178</t>
+    <t>26,1513</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6677</t>
+    <t>3,8095</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,2395</t>
+    <t>14,7899</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,1338</t>
+    <t>8,4482</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,4175</t>
+    <t>20,1681</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,8867</t>
+    <t>15,4622</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3937</t>
+    <t>5,6022</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,1197</t>
+    <t>7,395</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,6419</t>
+    <t>16,2465</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0992</t>
+    <t>4,2577</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,7292</t>
+    <t>13,2213</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,8317</t>
+    <t>28,9076</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,2492</t>
+    <t>7,5294</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>12,082</t>
+    <t>12,549</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,8317</t>
+    <t>8,1345</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>13,0313</t>
+    <t>13,535</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,3679</t>
+    <t>18,0392</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,3182</t>
+    <t>15,9104</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,7573</t>
+    <t>15,3277</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,8943</t>
+    <t>14,4314</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,4552</t>
+    <t>15,014</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9622</t>
+    <t>5,1541</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,726</t>
+    <t>1,7927</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,575</t>
+    <t>22,409</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,4024</t>
+    <t>22,2297</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,4272</t>
+    <t>12,9076</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>